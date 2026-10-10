--- v0 (2026-08-11)
+++ v1 (2026-10-10)
@@ -941,50 +941,934 @@
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>5710001003300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45707</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>83000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>37030.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RIVER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001003500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44659</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>160000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>81380.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RIVER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001003900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45645</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>5000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>43870.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THREE RIVERS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003008800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45896</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>120000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>26420.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003016400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>169900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2180.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004004300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44210</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>55000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>55000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710007002400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44684</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>300000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>300000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>452</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710008000400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44568</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>211000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>211000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710008004400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45518</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>254000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>254000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001002400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44501</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>14410.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2050.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001004200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46020</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>122800.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1850.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001004300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46020</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>122800.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>26150.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710002003600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46045</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>185000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>91830.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CHURCH</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003003700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44972</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>122000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2050.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003013700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44460</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>55000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>54550.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003015100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>27000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>49790.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004005400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44502</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>70000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004010500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44490</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004012000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45496</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>90000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>16650.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710006006400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>130000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>50000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>520</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710009000600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>700000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>430.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>DONEGAL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001002800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44659</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>160000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>36420.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001002900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45379</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>5000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>5700.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001011800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44422</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>40000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>40000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THREE RIVERS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001013500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44288</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>262000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>262000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LANIE JEN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003013500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44930</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>65000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>65000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003015800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>3500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>4190.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003023600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44403</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>50000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>48730.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004012200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44754</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>135000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>135000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004019200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44502</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>70000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710008001100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45637</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>300000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>98350.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>462</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710008001900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45819</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>9500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>22690.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>HILLSIDE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710008004700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45910</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>228000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>154010.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710009000100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45499</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1003777.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>200.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>DONEGAL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>5710001003100</x:v>
       </x:c>
       <x:c s="2" t="n">
         <x:v>44972</x:v>
       </x:c>
       <x:c s="1" t="n">
         <x:v>80000.0000</x:v>
       </x:c>
       <x:c s="1" t="n">
         <x:v>5250.00</x:v>
       </x:c>
       <x:c t="str">
         <x:v>345</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SEKITAN</x:v>
       </x:c>
       <x:c t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row>
@@ -1227,2490 +2111,1736 @@
       </x:c>
       <x:c s="2" t="n">
         <x:v>44253</x:v>
       </x:c>
       <x:c s="1" t="n">
         <x:v>72800.0000</x:v>
       </x:c>
       <x:c s="1" t="n">
         <x:v>72800.00</x:v>
       </x:c>
       <x:c t="str">
         <x:v>49</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MAIN</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5710001002800</x:v>
+        <x:v>5710001002300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44501</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>14410.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>10860.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001002500</x:v>
       </x:c>
       <x:c s="2" t="n">
         <x:v>44659</x:v>
       </x:c>
       <x:c s="1" t="n">
         <x:v>160000.0000</x:v>
       </x:c>
       <x:c s="1" t="n">
-        <x:v>36420.00</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>2070.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>357</x:v>
       </x:c>
       <x:c t="str">
         <x:v>SEKITAN</x:v>
       </x:c>
       <x:c t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c t="str">
-        <x:v>510</x:v>
-[...7 lines deleted...]
-        <x:v>45379</x:v>
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003005000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44903</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>133900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>133900.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003005300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>200000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2020.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003010300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45156</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>16000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>46820.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003014100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44243</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>119000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>119000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003016100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44302</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>72000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>72000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004005100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45048</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>3700.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>4190.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004005200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>31000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>20370.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710006004200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45393</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>90000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>54830.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710006005600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>173000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>960.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>685</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710008004100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>240000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>148590.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>530</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710009000300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>657446.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>330.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>DONEGAL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001002600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44659</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>160000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2110.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001003600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44659</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>160000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2550.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001012700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44693</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>15000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>15000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001013000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44501</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>14410.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003003600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44972</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>122000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>119950.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003004400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44637</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>79900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>77670.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003005200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>200000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>101020.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>530</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003007500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44335</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>82000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>82000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003011400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44847</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>22000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>22000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003026800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44403</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>50000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>640.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>LOOP</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004011100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44250</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>60000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>53560.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710006007200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44736</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>4750.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>5110.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710007002100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44287</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>45000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>48640.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LOWLAND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710008000900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45637</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>300000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>29860.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>462</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710008001000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45145</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>760000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>500000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>465</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001003400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44293</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>75000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>75000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001014500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45768</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>179000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>81000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>THREE RIVERS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003004300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44637</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>92000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>92000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003004800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45881</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>125000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>81800.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003010000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44545</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>100000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>100000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003015000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>27000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003016200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>169900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>74980.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003023300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44641</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>54500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>54500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003035300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44460</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>55000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>450.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004005800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44536</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>3000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004017700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44752</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>136704.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>136700.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>430</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710006005500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>173000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1610.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710006005790</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>173000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>170160.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>499</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710006011300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>173000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1830.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>685</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710006012490</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>173000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1420.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>685</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710008000300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45637</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>300000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>109300.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>HILLSIDE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>462</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001002700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44659</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>160000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>168930.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>520</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710001003800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44972</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>80000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>74750.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>RIVER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710002001800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45211</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>4000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>8710.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CHURCH</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003000300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45618</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>300000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1400.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003000400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45618</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>300000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>108480.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003004900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45965</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>108000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>43340.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003005400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45491</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>140000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>74410.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003010700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44372</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>42000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>42000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>FIRST</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003013200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45001</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>52500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>52500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003016300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>169900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2160.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003016500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>169900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2200.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003016600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44637</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>79900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2230.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710003020200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45618</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>300000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>SECOND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004004200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45077</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>92000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>59000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>SEKITAN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004006800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44250</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>60000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>6440.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>599</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710004013000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46262</x:v>
       </x:c>
       <x:c s="1" t="n">
         <x:v>5000.0000</x:v>
       </x:c>
       <x:c s="1" t="n">
-        <x:v>5700.00</x:v>
-[...5 lines deleted...]
-        <x:v>SEKITAN</x:v>
+        <x:v>1540.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5710001011800</x:v>
-[...95 lines deleted...]
-        <x:v>1</x:v>
+        <x:v>5710004019600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44502</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>70000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>5</x:v>
       </x:c>
       <x:c t="str">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5710003023600</x:v>
-[...2 lines deleted...]
-        <x:v>44403</x:v>
+        <x:v>5710006006100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44495</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>29500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>29500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MAIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710006010200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45034</x:v>
       </x:c>
       <x:c s="1" t="n">
         <x:v>50000.0000</x:v>
       </x:c>
       <x:c s="1" t="n">
-        <x:v>48730.00</x:v>
-[...28 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>41240.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>9</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MAIN</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5710004019200</x:v>
-[...8 lines deleted...]
-        <x:v>500.00</x:v>
+        <x:v>5710007002300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45469</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>30000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>26600.00</x:v>
       </x:c>
       <x:c t="str">
         <x:v/>
       </x:c>
       <x:c t="str">
-        <x:v>SEKITAN</x:v>
-[...2 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>LOWLAND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5710009000200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45999</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>775000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>470.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v/>
+      </x:c>
+      <x:c t="str">
+        <x:v>DONEGAL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
       </x:c>
       <x:c t="str">
         <x:v>500</x:v>
-      </x:c>
-[...2208 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:H1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>