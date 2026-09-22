--- v0 (2026-06-27)
+++ v1 (2026-09-22)
@@ -941,50 +941,2000 @@
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
+        <x:v>5910016009500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45909</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>255000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>183500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11359</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016011100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44427</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>140000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>140000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11394</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016014600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45498</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>132500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>158170.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARAHILL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016017500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44693</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>204000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>204000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11455</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016019100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45632</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>230000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>142040.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11373</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016031700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44774</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>267500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>267500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016044200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44803</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>218000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>218000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1367</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KESTA</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016048800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45121</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>235000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>184070.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016049100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44494</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>196900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>196900.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1339</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016049400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44524</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>215000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>215000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020002800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>392000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>197170.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LEANDER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020006900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44433</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>205000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>205000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1414</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KINGSBURY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020007100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44480</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>265000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>265000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1402</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KINGSBURY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020031200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45022</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>269900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>236130.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11516</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MILL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020049400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45044</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>255000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>208690.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1557</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MANDARIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016004500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44314</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>155000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>155000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11327</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016025900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45268</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>250000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>155400.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1389</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LONGACRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016027100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45385</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>247000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>159650.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11412</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LYNCROSS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016027200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46099</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>250000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>193870.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11418</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LYNCROSS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016029300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45778</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>271000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>155320.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11248</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LOGENBERRY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016035700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44617</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>210000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>210000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KOMURA</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016035900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44580</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>163000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>163000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KOMURA</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016036000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45069</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>225000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>165350.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KOMURA</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016038400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44343</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>130000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>130000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARAHILL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016039900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44200</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>206000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>206000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LEMONTREE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016041900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44483</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>185000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>185000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11453</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENTBROOK</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016044600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44518</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>190000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>190000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KESTA</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016048200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45982</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>262500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>152530.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1380</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENROSS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016051900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44775</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>178500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>16810.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WAYCROSS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020000900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44312</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>200000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>200000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11255</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LODGEVIEW</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020009100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44400</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>226000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>226000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1444</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KINGSBURY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020010900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45783</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>253000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>161570.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11578</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORBOURNE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020012400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44915</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>130000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>130000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1507</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NETHERLAND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020014700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44468</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>194895.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>194900.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1560</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LEMONTREE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020019300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>205000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>165850.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11575</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NEW HOPE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020023200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44893</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>280000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>280000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11566</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910015001300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44481</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>875000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>875000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11895</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPERSPRINGS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>350</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910015002100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45168</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1450000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1451980.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11840</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPERSPRINGS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>480</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910015003400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44742</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>8806000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>8806000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPER MEADOW</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>350</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016004000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44938</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>255000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>255000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11347</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016010700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45434</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>220000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>155820.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11378</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016022400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44254</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>232900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>232900.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LONGACRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016036100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45189</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>208000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>208000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KOMURA</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016044500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45315</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>256500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>188570.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KESTA</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016049800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45194</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>280000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>176790.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1369</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEYRIDGE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016051800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44775</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>178500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>161690.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WAYCROSS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020001100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45236</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>270000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>201450.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11267</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LODGEVIEW</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020002600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45630</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>245000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>171400.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11269</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LEANDER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020008300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>170000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>162800.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KINGSBURY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020010300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45079</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>265000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>265000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1489</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NATHANIAL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020012500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44523</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>235000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>235000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1511</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NETHERLAND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020021000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44533</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>188000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>188000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11611</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NEW HOPE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020023500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>235000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>208730.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11554</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020025200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45686</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>240000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>162500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11513</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORBOURNE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020047900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45805</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>313900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>275000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11488</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NEWGATE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016003600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45390</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>226000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>158090.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11332</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016003900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44565</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>205500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>205500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11351</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016005000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45215</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>245000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>173510.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1456</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KELVIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016006900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45198</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>270000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>186630.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11306</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016008600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44614</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>238000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>238000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11395</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016020500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45013</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>235000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>235000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11307</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016021400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>325000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>206640.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1314</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WAYCROSS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016022900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46027</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>209900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>155070.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1341</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LONGACRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016031000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44657</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>150000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>150000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LONGACRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016033300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45271</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>254900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>160090.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRISTEN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016038600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44895</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>244000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>244000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARAHILL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016041800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44356</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>195500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>197090.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11449</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENTBROOK</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016043700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44286</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>180000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>180000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11417</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016044900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45894</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>285000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>204860.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11457</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910019002500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45457</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2925000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2532970.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPER MEADOW</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>350</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020006200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45754</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>212836.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>224460.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11528</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020009500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44623</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>225000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>225000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NATHANIAL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020022600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45085</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>287000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>235860.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11565</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910021000900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44944</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>252000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>252000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LONGACRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910021001300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44736</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>310000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>310000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LONGACRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
         <x:v>5910016002400</x:v>
       </x:c>
       <x:c s="2" t="n">
         <x:v>45834</x:v>
       </x:c>
       <x:c s="1" t="n">
         <x:v>47500.0000</x:v>
       </x:c>
       <x:c s="1" t="n">
         <x:v>27740.00</x:v>
       </x:c>
       <x:c t="str">
         <x:v>1294</x:v>
       </x:c>
       <x:c t="str">
         <x:v>WAYCROSS</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row>
@@ -1022,4015 +2972,2143 @@
       </x:c>
       <x:c s="1" t="n">
         <x:v>275000.0000</x:v>
       </x:c>
       <x:c s="1" t="n">
         <x:v>188820.00</x:v>
       </x:c>
       <x:c t="str">
         <x:v>11420</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LINCOLNSHIRE</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
         <x:v>5910016018700</x:v>
       </x:c>
       <x:c s="2" t="n">
-        <x:v>45840</x:v>
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>299900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>148970.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11391</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016018900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>258000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>154830.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11385</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016033700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45666</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>214000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>152610.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1333</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KRISTEN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016039700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46045</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>240000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>188390.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LEMONTREE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016041400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45434</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>255000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>182920.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11433</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENTBROOK</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016041700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44571</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>94000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>94000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11445</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENTBROOK</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016049000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44208</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>180000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>180000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1333</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910017004700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>158000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>195260.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WAYCROSS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020011800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44502</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>195000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>195000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1479</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NETHERLAND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020012100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44523</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>211500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>211500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1489</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NETHERLAND</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020013300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44589</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>150000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>150000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEYRIDGE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020019700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45594</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>299000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>163620.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11572</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NEW HOPE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020020000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44477</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>255000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>255000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1587</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NAPOLEON</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020025800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44800</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>275000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>275000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11475</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORBOURNE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020032200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44720</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>250000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>250000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11517</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OXFORDSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020032400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>320000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>193120.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11505</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OXFORDSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020047800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45841</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>269000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>186000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11494</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NEWGATE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020048200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45133</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>175000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>201080.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11472</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NEWGATE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020050300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44606</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>218000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>218000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1507</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MANDARIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910015003900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44587</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1430000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>6000000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPER MEADOW</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>447</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910015004600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45609</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>2550000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>133300.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11967</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>CHASE PLAZA</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>400</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016002500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44615</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>230000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>230000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11302</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016012600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45203</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>260000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>158890.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11381</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016013000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45047</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>251000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>207060.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11365</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016016000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44532</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>170000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>170000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11390</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016016800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44501</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>210000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>210000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11432</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016019600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44427</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>199900.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>199900.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11343</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016034900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46087</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>220000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>155610.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KOMURA</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016044300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45981</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>286000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>154140.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KESTA</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016048700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45939</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>215000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>182710.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016051200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45069</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>225000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1180.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1291</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KOMURA</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020004400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44669</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>200000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>200000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11468</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020004800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45394</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>282000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>193430.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11491</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020009000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44616</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>210000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>210000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1450</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KINGSBURY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020020500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44827</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>228500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>228500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11581</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NEW HOPE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020025700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44937</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>253000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>253000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11481</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORBOURNE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020046600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45166</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>195000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>209150.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11563</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NEWGATE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020049800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44594</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>190000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>190000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MANDARIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016003800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44957</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>200000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>200000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11344</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016006400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45601</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>275000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>161800.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1435</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KELVIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016007800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46092</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>265000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>183600.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11342</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KENSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016010400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44237</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>171000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>171000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KALMAR</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016014800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44336</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>180200.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>180200.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARAHILL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016017400</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44376</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>221000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>221000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11461</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016026100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45386</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>251400.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>160480.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LONGACRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016030700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45350</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>272000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>272000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11297</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LOGENBERRY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016031900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44463</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>187500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>187500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016032300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44951</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>195000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>195000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1337</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARAHILL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016036700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>262000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>126980.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARAHILL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016039100</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45419</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>245000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>132000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1560</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARAHILL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016039200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>250000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>229280.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1566</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARAHILL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016040200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45513</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>315000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>221890.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEYRIDGE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016050700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45065</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>237000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>178450.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1387</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020005300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45267</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>243500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>194850.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1466</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LEMONTREE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020009700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44522</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>140000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>140000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1504</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NATHANIAL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020010600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44547</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>196000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>196000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1507</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NATHANIAL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020022500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45642</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>185000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>228570.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11559</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020023900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>270000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>197330.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11581</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NORBOURNE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020031500</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45754</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>279000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>190680.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11478</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>OXFORDSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910015002200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45545</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1300000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>1300000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11820</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPERSPRINGS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>480</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016005700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>240000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>155000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KELVIN</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016012700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44342</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>270000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>270000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11377</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016022800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44910</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>183000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>183000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LONGACRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016030000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>197500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>221300.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11255</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LOGENBERRY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016031200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44237</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>165000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>165000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1397</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LONGACRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016031600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45569</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>260000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>174000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEMPER</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016038200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45926</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>215000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>175910.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARAHILL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910016043800</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45797</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>247500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>169600.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11421</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KARY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910017005200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44321</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>200000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>200000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>WAYCROSS</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020004900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45575</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>261000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>189150.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11497</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020009200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>150000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>181110.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KINGSBURY</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020013000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45484</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>255000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>170050.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1387</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>KEYRIDGE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020015000</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44537</x:v>
       </x:c>
       <x:c s="1" t="n">
         <x:v>280000.0000</x:v>
       </x:c>
       <x:c s="1" t="n">
-        <x:v>148970.00</x:v>
-[...2 lines deleted...]
-        <x:v>11391</x:v>
+        <x:v>280000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LEMONTREE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020020600</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44473</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>230000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>230000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11587</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NEW HOPE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020020700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44399</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>226500.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>226500.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11593</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>NEW HOPE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020023300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>248000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>186860.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11562</x:v>
       </x:c>
       <x:c t="str">
         <x:v>LINCOLNSHIRE</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5910016033700</x:v>
-[...297 lines deleted...]
-        <x:v>11475</x:v>
+        <x:v>5910020023700</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45411</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>135000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>215390.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11542</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>LINCOLNSHIRE</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020024900</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44858</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>252000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>252000.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11531</x:v>
       </x:c>
       <x:c t="str">
         <x:v>NORBOURNE</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5910020032200</x:v>
-[...115 lines deleted...]
-        <x:v>1507</x:v>
+        <x:v>5910020033300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>44568</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>264600.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>264600.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>11584</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>MILL</x:v>
+      </x:c>
+      <x:c t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>520</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c t="str">
+        <x:v>5910020049300</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45908</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>257000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>183580.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1549</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MANDARIN</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c t="str">
-        <x:v>5910016009500</x:v>
-[...401 lines deleted...]
-        <x:v>1557</x:v>
+        <x:v>5910020050200</x:v>
+      </x:c>
+      <x:c s="2" t="n">
+        <x:v>45796</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>291000.0000</x:v>
+      </x:c>
+      <x:c s="1" t="n">
+        <x:v>215490.00</x:v>
+      </x:c>
+      <x:c t="str">
+        <x:v>1519</x:v>
       </x:c>
       <x:c t="str">
         <x:v>MANDARIN</x:v>
-      </x:c>
-[...3092 lines deleted...]
-        <x:v>NEWGATE</x:v>
       </x:c>
       <x:c t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c t="str">
         <x:v>510</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:H1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>